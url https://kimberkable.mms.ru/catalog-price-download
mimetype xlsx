--- v0 (2026-03-31)
+++ v1 (2026-09-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$G$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="532">
   <si>
-    <t>Прайс-лист на 31.03.2026</t>
+    <t>Прайс-лист на 27.09.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Псевдоним</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Текущая цена</t>
   </si>
   <si>
     <t>Ссылка на продукт</t>
   </si>
   <si>
     <t>ExtId</t>
   </si>
   <si>
     <t>ПО ТИПУ</t>
   </si>
@@ -3693,51 +3693,51 @@
       <c r="C79" s="5" t="s">
         <v>177</v>
       </c>
       <c r="D79" s="5">
         <v>0</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="5"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5" t="s">
         <v>178</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D80" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E80" s="5">
         <v>6111.5</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5" t="s">
         <v>181</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>182</v>
       </c>
       <c r="D81" s="5">
         <v>0</v>
       </c>
       <c r="E81" s="5">
@@ -5074,51 +5074,51 @@
       </c>
       <c r="D142" s="5">
         <v>0</v>
       </c>
       <c r="E142" s="5">
         <v>38990</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="5" t="s">
         <v>348</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>337</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D143" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E143" s="5">
         <v>12534</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>327</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>352</v>
       </c>
       <c r="D144" s="5">
         <v>0</v>
       </c>
       <c r="E144" s="5">
@@ -5563,51 +5563,51 @@
       <c r="C165" s="5" t="s">
         <v>409</v>
       </c>
       <c r="D165" s="5">
         <v>0</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="5"/>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="5" t="s">
         <v>410</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>411</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>412</v>
       </c>
       <c r="D166" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E166" s="5">
         <v>16554</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="5" t="s">
         <v>414</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>400</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>415</v>
       </c>
       <c r="D167" s="5">
         <v>0</v>
       </c>
       <c r="E167" s="5">
@@ -6039,51 +6039,51 @@
       <c r="C187" s="5" t="s">
         <v>461</v>
       </c>
       <c r="D187" s="5">
         <v>0</v>
       </c>
       <c r="E187" s="5">
         <v>0</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="5"/>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="5" t="s">
         <v>462</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>411</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>463</v>
       </c>
       <c r="D188" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E188" s="5">
         <v>9474</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="5" t="s">
         <v>465</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>400</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>466</v>
       </c>
       <c r="D189" s="5">
         <v>0</v>
       </c>
       <c r="E189" s="5">
@@ -6184,51 +6184,51 @@
       </c>
       <c r="D194" s="5">
         <v>10</v>
       </c>
       <c r="E194" s="5">
         <v>3114</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="5" t="s">
         <v>481</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>482</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>483</v>
       </c>
       <c r="D195" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E195" s="5">
         <v>3690</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>471</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>486</v>
       </c>
       <c r="D196" s="5">
         <v>10</v>
       </c>
       <c r="E196" s="5">
@@ -8199,51 +8199,51 @@
       </c>
       <c r="D289" s="5">
         <v>0</v>
       </c>
       <c r="E289" s="5">
         <v>39990</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="5" t="s">
         <v>462</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>411</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>463</v>
       </c>
       <c r="D290" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E290" s="5">
         <v>9474</v>
       </c>
       <c r="F290" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>192</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>280</v>
       </c>
       <c r="D291" s="5">
         <v>0</v>
       </c>
       <c r="E291" s="5">
@@ -8310,51 +8310,51 @@
       <c r="C294" s="5" t="s">
         <v>297</v>
       </c>
       <c r="D294" s="5">
         <v>0</v>
       </c>
       <c r="E294" s="5">
         <v>0</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="5"/>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="5" t="s">
         <v>410</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>411</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>412</v>
       </c>
       <c r="D295" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E295" s="5">
         <v>16554</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>400</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>458</v>
       </c>
       <c r="D296" s="5">
         <v>0</v>
       </c>
       <c r="E296" s="5">
@@ -8981,51 +8981,51 @@
       <c r="C325" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D325" s="5">
         <v>0</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="5"/>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="5" t="s">
         <v>348</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>337</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D326" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E326" s="5">
         <v>12534</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D327" s="5">
         <v>0</v>
       </c>
       <c r="E327" s="5">
@@ -9742,97 +9742,97 @@
       </c>
       <c r="D360" s="5">
         <v>0</v>
       </c>
       <c r="E360" s="5">
         <v>6490</v>
       </c>
       <c r="F360" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="5" t="s">
         <v>500</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>501</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>502</v>
       </c>
       <c r="D361" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E361" s="5">
         <v>7974</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="5" t="s">
         <v>504</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>505</v>
       </c>
       <c r="C362" s="5" t="s">
         <v>506</v>
       </c>
       <c r="D362" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E362" s="5">
         <v>5034</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>497</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>509</v>
       </c>
       <c r="D363" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E363" s="5">
         <v>5034</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="5" t="s">
         <v>511</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>501</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>512</v>
       </c>
       <c r="D364" s="5">
         <v>10</v>
       </c>
       <c r="E364" s="5">
@@ -9937,143 +9937,143 @@
       </c>
       <c r="D369" s="5">
         <v>10</v>
       </c>
       <c r="E369" s="5">
         <v>4581</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="5" t="s">
         <v>525</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>526</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>527</v>
       </c>
       <c r="D370" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E370" s="5">
         <v>2072</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="5" t="s">
         <v>529</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>522</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>530</v>
       </c>
       <c r="D371" s="5">
         <v>10</v>
       </c>
       <c r="E371" s="5">
         <v>3054</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="5" t="s">
         <v>504</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>505</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>506</v>
       </c>
       <c r="D372" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E372" s="5">
         <v>5034</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="5" t="s">
         <v>474</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>215</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>475</v>
       </c>
       <c r="D373" s="5">
         <v>10</v>
       </c>
       <c r="E373" s="5">
         <v>4554</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>497</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>509</v>
       </c>
       <c r="D374" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E374" s="5">
         <v>5034</v>
       </c>
       <c r="F374" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>478</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>479</v>
       </c>
       <c r="D375" s="5">
         <v>10</v>
       </c>
       <c r="E375" s="5">
@@ -10098,51 +10098,51 @@
       </c>
       <c r="D376" s="5">
         <v>0</v>
       </c>
       <c r="E376" s="5">
         <v>6490</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="5" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="5" t="s">
         <v>481</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>482</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>483</v>
       </c>
       <c r="D377" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E377" s="5">
         <v>3690</v>
       </c>
       <c r="F377" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>484</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A4:G4"/>
   <hyperlinks>
     <hyperlink ref="F7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_10"/>
@@ -10521,32 +10521,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>KIMBERKABLE.MMS.RU Price Generator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>kimberkable.mms.ru catalog price 31.03.2026</dc:title>
+  <dc:title>kimberkable.mms.ru catalog price 27.09.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>